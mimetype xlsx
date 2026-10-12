--- v0 (2025-11-05)
+++ v1 (2026-10-12)
@@ -1,313 +1,769 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02c2e936246645f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a664f629b624a2fafac900c2b527974.psmdcp" Id="Rc62dd60d6e06470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1660d343fdf84cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ba19ac130c845ab931e92af5d3b99e5.psmdcp" Id="Re4c51dedd7ad43ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Pending Reminder" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="237">
   <x:si>
     <x:t>Expiry Date</x:t>
   </x:si>
   <x:si>
     <x:t>Vehicle No. / DriverName</x:t>
   </x:si>
   <x:si>
     <x:t>Document Name</x:t>
   </x:si>
   <x:si>
-    <x:t>05-Nov-2025</x:t>
-[...11 lines deleted...]
-    <x:t>AURANGZAB</x:t>
+    <x:t>Chasis Number</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-Oct-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA 3425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATIONAL PERMIT 1 YEAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERMIT 5 YEAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-Oct-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEM SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>DL Transport</x:t>
   </x:si>
   <x:si>
+    <x:t>HR58C5545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05-Oct-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pollution</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29-Sep-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA2881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-Sep-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> ZAKIR JAKIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-Sep-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12-Sep-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIF s/o Anis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08-Sep-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIZWAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27-Aug-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PINDER SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-Aug-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARPAL SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-Aug-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">IRSHAD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>11-Aug-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAKIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAJAMMUL ALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-Aug-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19-Jul-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NARENDRA PAL SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05-Jul-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BISHAMBAR SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04-Jul-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAYAD SONU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-Jun-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BILAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-Jun-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHETAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-Jun-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRAVEEN KUMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-Jun-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GURPREET SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09-May-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROOP CHAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08-Apr-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANISH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-Mar-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VISHAL SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07-Mar-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E TESTING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04-Mar-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUDHIR SHARMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-Feb-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IQBAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-Feb-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITIN KUMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-Jan-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAJPAL SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-Jan-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOHD NABI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07-Jan-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOHD ASIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-Dec-2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHARMENDRA KUMAR PAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04-Dec-2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAKESH PAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19-Nov-2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASHOK GIRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11-Nov-2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHAMSHER SINGH</x:t>
+  </x:si>
+  <x:si>
     <x:t>22-Oct-2025</x:t>
   </x:si>
   <x:si>
     <x:t>RAM KUMAR</x:t>
   </x:si>
   <x:si>
     <x:t>19-Oct-2025</x:t>
   </x:si>
   <x:si>
     <x:t>MOHD SHAMSHAD</x:t>
   </x:si>
   <x:si>
     <x:t>29-Sep-2025</x:t>
   </x:si>
   <x:si>
     <x:t>ALTAF</x:t>
   </x:si>
   <x:si>
-    <x:t>31-Aug-2025</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>26-Aug-2025</x:t>
   </x:si>
   <x:si>
     <x:t>ABDUL HAQUE</x:t>
   </x:si>
   <x:si>
-    <x:t>16-Aug-2025</x:t>
+    <x:t>09-Aug-2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEJPAL SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDEEP KUMAR PJB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-May-2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAVI KUMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-Feb-2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GURULAL SINGH LADDI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-Feb-2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAKHVINDRA SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03-Feb-2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SATISH KUMAR VICKY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-Dec-2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHAMAN SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04-Oct-2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SALEEM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-Sep-2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARJUN KUMAR C/O NANAK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOT ENTERED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58C5515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPS Certificate</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58C0444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA3636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58C5535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58C6366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58C0775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00982</x:t>
   </x:si>
   <x:si>
     <x:t>UK08CA4433</x:t>
   </x:si>
   <x:si>
-    <x:t>Fitness</x:t>
-[...80 lines deleted...]
-    <x:t>HR58C0444</x:t>
+    <x:t>05259</x:t>
   </x:si>
   <x:si>
     <x:t>HR58C0666</x:t>
   </x:si>
   <x:si>
+    <x:t>11769</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58C0333</x:t>
   </x:si>
   <x:si>
+    <x:t>05720</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58B4748</x:t>
   </x:si>
   <x:si>
+    <x:t>05815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58B8564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12687</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58C5525</x:t>
   </x:si>
   <x:si>
+    <x:t>12516</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58B8931</x:t>
   </x:si>
   <x:si>
+    <x:t>05816</x:t>
+  </x:si>
+  <x:si>
     <x:t>UK08CB2803</x:t>
   </x:si>
   <x:si>
+    <x:t>679II</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58B8468</x:t>
   </x:si>
   <x:si>
+    <x:t>02015</x:t>
+  </x:si>
+  <x:si>
     <x:t>UK08CB2804</x:t>
   </x:si>
   <x:si>
+    <x:t>02680</x:t>
+  </x:si>
+  <x:si>
     <x:t>UK08CB2792</x:t>
   </x:si>
   <x:si>
+    <x:t>02479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58B3915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745II</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58B1308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR38AB3772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08375</x:t>
+  </x:si>
+  <x:si>
     <x:t>UK08CA3625</x:t>
   </x:si>
   <x:si>
-    <x:t>UK08CA2881</x:t>
+    <x:t>14335</x:t>
   </x:si>
   <x:si>
     <x:t>UK08CA6500</x:t>
   </x:si>
   <x:si>
-    <x:t>UK08CA2025 COUNTER</x:t>
+    <x:t>22285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB23T1425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB23T2325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR38AB4681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10228</x:t>
   </x:si>
   <x:si>
     <x:t>HR58B6087</x:t>
   </x:si>
   <x:si>
+    <x:t>12552</x:t>
+  </x:si>
+  <x:si>
     <x:t>UK08CA 0925 COUNTER</x:t>
   </x:si>
   <x:si>
-    <x:t>UK08CA3125</x:t>
+    <x:t>15366</x:t>
   </x:si>
   <x:si>
     <x:t>UK08CA2125</x:t>
   </x:si>
   <x:si>
+    <x:t>20995</x:t>
+  </x:si>
+  <x:si>
     <x:t>UK08CA2625</x:t>
   </x:si>
   <x:si>
+    <x:t>13474</x:t>
+  </x:si>
+  <x:si>
     <x:t>UK08CA2925</x:t>
   </x:si>
   <x:si>
+    <x:t>11415</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58B2045</x:t>
   </x:si>
   <x:si>
-    <x:t>UK08CB 1525 COUNTER</x:t>
+    <x:t>12648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB23T2215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB13AR3975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA4629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05978</x:t>
   </x:si>
   <x:si>
     <x:t>PB23T2125</x:t>
   </x:si>
   <x:si>
-    <x:t>UK08CA 3425</x:t>
+    <x:t>17905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR38AB9894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08244</x:t>
   </x:si>
   <x:si>
     <x:t>HR58C6552</x:t>
   </x:si>
   <x:si>
+    <x:t>04180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58C4316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06861</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58C1009</x:t>
   </x:si>
   <x:si>
+    <x:t>41884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58C2954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58C5346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58C7674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43473</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58D5907</x:t>
   </x:si>
   <x:si>
+    <x:t>13413</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58D7581</x:t>
   </x:si>
   <x:si>
-    <x:t>HR58D2025</x:t>
-[...5 lines deleted...]
-    <x:t>HR58E3025</x:t>
+    <x:t>12136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58D0925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58D0225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08AY6565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58D0666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B1566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58D8025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E1425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E1525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E1625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E1725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08BG2500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28028</x:t>
   </x:si>
   <x:si>
     <x:t>HR58E4525</x:t>
   </x:si>
   <x:si>
-    <x:t>HR58E4093</x:t>
+    <x:t>E9088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E5425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E0513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10510</x:t>
   </x:si>
   <x:si>
     <x:t>HR58E8525</x:t>
   </x:si>
   <x:si>
+    <x:t>79953</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58E8325</x:t>
   </x:si>
   <x:si>
+    <x:t>79968</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58E3625</x:t>
   </x:si>
   <x:si>
+    <x:t>11953</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58E7925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58F1225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58F2225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58F5825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58F0625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09428</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -330,56 +786,57 @@
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="PendingReminder" displayName="PendingReminder" ref="A1:C61" totalsRowShown="0">
-[...1 lines deleted...]
-  <x:tableColumns count="3">
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="PendingReminder" displayName="PendingReminder" ref="A1:D120" totalsRowShown="0">
+  <x:autoFilter ref="A1:D120"/>
+  <x:tableColumns count="4">
     <x:tableColumn id="1" name="Expiry Date"/>
     <x:tableColumn id="2" name="Vehicle No. / DriverName"/>
     <x:tableColumn id="3" name="Document Name"/>
+    <x:tableColumn id="4" name="Chasis Number"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -632,725 +1089,1599 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C61"/>
+  <x:dimension ref="A1:D120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
-    <x:row r="1" spans="1:3">
+    <x:row r="1" spans="1:4">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
-    </x:row>
-    <x:row r="2" spans="1:3">
+      <x:c r="D1" s="0" t="s">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:4">
       <x:c r="A2" s="0" t="s">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C2" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="D2" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:4">
+      <x:c r="A3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="C2" s="0" t="s">
+      <x:c r="B3" s="0" t="s">
         <x:v>5</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>7</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:3">
+      <x:c r="D3" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:4">
       <x:c r="A4" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-    <x:row r="5" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:4">
       <x:c r="A5" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:3">
+      <x:c r="D5" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:4">
       <x:c r="A6" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-    <x:row r="7" spans="1:3">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:4">
       <x:c r="A7" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:4">
+      <x:c r="A8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C7" s="0" t="s">
-[...4 lines deleted...]
-      <x:c r="A8" s="0" t="s">
+      <x:c r="B8" s="0" t="s">
         <x:v>17</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:3">
+      <x:c r="D8" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:4">
       <x:c r="A9" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:4">
+      <x:c r="A10" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A10" s="0" t="s">
+      <x:c r="B10" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="B10" s="0" t="s">
+      <x:c r="C10" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:4">
+      <x:c r="A11" s="0" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-    <x:row r="12" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:4">
       <x:c r="A12" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-    <x:row r="13" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:4">
       <x:c r="A13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-    <x:row r="14" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:4">
       <x:c r="A14" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-    <x:row r="15" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:4">
       <x:c r="A15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-    <x:row r="16" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:4">
       <x:c r="A16" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>8</x:v>
-[...2 lines deleted...]
-    <x:row r="17" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:4">
       <x:c r="A17" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="B17" s="0" t="s">
+      <x:c r="C17" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:4">
+      <x:c r="A18" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="C17" s="0" t="s">
-[...4 lines deleted...]
-      <x:c r="A18" s="0" t="s">
+      <x:c r="B18" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="B18" s="0" t="s">
+      <x:c r="C18" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:4">
+      <x:c r="A19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C18" s="0" t="s">
-[...4 lines deleted...]
-      <x:c r="A19" s="0" t="s">
+      <x:c r="B19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="B19" s="0" t="s">
+      <x:c r="C19" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:4">
+      <x:c r="A20" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      <x:c r="A20" s="0" t="s">
+      <x:c r="B20" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="B20" s="0" t="s">
+      <x:c r="C20" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:4">
+      <x:c r="A21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      <x:c r="A21" s="0" t="s">
+      <x:c r="B21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="B21" s="0" t="s">
+      <x:c r="C21" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:4">
+      <x:c r="A22" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      <x:c r="A22" s="0" t="s">
+      <x:c r="B22" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="B22" s="0" t="s">
+      <x:c r="C22" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:4">
+      <x:c r="A23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C22" s="0" t="s">
+      <x:c r="B23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B23" s="0" t="s">
+      <x:c r="C23" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:4">
+      <x:c r="A24" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C23" s="0" t="s">
-[...6 lines deleted...]
-      </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="25" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:4">
       <x:c r="A25" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="26" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:4">
       <x:c r="A26" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="27" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:4">
       <x:c r="A27" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="28" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:4">
       <x:c r="A28" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="29" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:4">
       <x:c r="A29" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="30" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:4">
       <x:c r="A30" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="31" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:4">
       <x:c r="A31" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="32" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:4">
       <x:c r="A32" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="33" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:4">
       <x:c r="A33" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="34" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:4">
       <x:c r="A34" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="35" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:4">
       <x:c r="A35" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="36" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:4">
       <x:c r="A36" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="37" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:4">
       <x:c r="A37" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="38" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:4">
       <x:c r="A38" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="39" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:4">
       <x:c r="A39" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="40" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:4">
       <x:c r="A40" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="41" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:4">
       <x:c r="A41" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="42" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:4">
       <x:c r="A42" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="43" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:4">
       <x:c r="A43" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="44" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:4">
       <x:c r="A44" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="45" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:4">
       <x:c r="A45" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="46" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:4">
       <x:c r="A46" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="47" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:4">
       <x:c r="A47" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="48" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:4">
       <x:c r="A48" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="49" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:4">
       <x:c r="A49" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="50" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:4">
       <x:c r="A50" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="51" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:4">
       <x:c r="A51" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="52" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:4">
       <x:c r="A52" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="53" spans="1:3">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:4">
       <x:c r="A53" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="54" spans="1:3">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:4">
       <x:c r="A54" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="55" spans="1:3">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:4">
       <x:c r="A55" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="56" spans="1:3">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:4">
       <x:c r="A56" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="57" spans="1:3">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:4">
       <x:c r="A57" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="58" spans="1:3">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:4">
       <x:c r="A58" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="59" spans="1:3">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:4">
       <x:c r="A59" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="60" spans="1:3">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:4">
       <x:c r="A60" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>47</x:v>
-[...2 lines deleted...]
-    <x:row r="61" spans="1:3">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:4">
       <x:c r="A61" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:4">
+      <x:c r="A62" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:4">
+      <x:c r="A63" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:4">
+      <x:c r="A64" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:4">
+      <x:c r="A65" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:4">
+      <x:c r="A66" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:4">
+      <x:c r="A67" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:4">
+      <x:c r="A68" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:4">
+      <x:c r="A69" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:4">
+      <x:c r="A70" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:4">
+      <x:c r="A71" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:4">
+      <x:c r="A72" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:4">
+      <x:c r="A73" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:4">
+      <x:c r="A74" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:4">
+      <x:c r="A75" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:4">
+      <x:c r="A76" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:4">
+      <x:c r="A77" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:4">
+      <x:c r="A78" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:4">
+      <x:c r="A79" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:4">
+      <x:c r="A80" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:4">
+      <x:c r="A81" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:4">
+      <x:c r="A82" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:4">
+      <x:c r="A83" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:4">
+      <x:c r="A84" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:4">
+      <x:c r="A85" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:4">
+      <x:c r="A86" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:4">
+      <x:c r="A87" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:4">
+      <x:c r="A88" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:4">
+      <x:c r="A89" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:4">
+      <x:c r="A90" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:4">
+      <x:c r="A91" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:4">
+      <x:c r="A92" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:4">
+      <x:c r="A93" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:4">
+      <x:c r="A94" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:4">
+      <x:c r="A95" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:4">
+      <x:c r="A96" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:4">
+      <x:c r="A97" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:4">
+      <x:c r="A98" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:4">
+      <x:c r="A99" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:4">
+      <x:c r="A100" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:4">
+      <x:c r="A101" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:4">
+      <x:c r="A102" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:4">
+      <x:c r="A103" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:4">
+      <x:c r="A104" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:4">
+      <x:c r="A105" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:4">
+      <x:c r="A106" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:4">
+      <x:c r="A107" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:4">
+      <x:c r="A108" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:4">
+      <x:c r="A109" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:4">
+      <x:c r="A110" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:4">
+      <x:c r="A111" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:4">
+      <x:c r="A112" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:4">
+      <x:c r="A113" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:4">
+      <x:c r="A114" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:4">
+      <x:c r="A115" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:4">
+      <x:c r="A116" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:4">
+      <x:c r="A117" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:4">
+      <x:c r="A118" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:4">
+      <x:c r="A119" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:4">
+      <x:c r="A120" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>236</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>