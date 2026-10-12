--- v0 (2025-11-05)
+++ v1 (2026-10-12)
@@ -1,93 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84113fd4f1c44053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abe4e6a0162c410b97281f67147f9396.psmdcp" Id="R902f167c6c784bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc609091f3b443dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/735d8b6bb56d479ba2c6fc6094f809d9.psmdcp" Id="R47de27d828194ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Pending Docs" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="562" uniqueCount="562">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="540">
   <x:si>
     <x:t>Owner Name</x:t>
   </x:si>
   <x:si>
     <x:t>Pan</x:t>
   </x:si>
   <x:si>
     <x:t>Pending Documents</x:t>
   </x:si>
   <x:si>
     <x:t>JAGDIPAK SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>GCEPS2368H</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Image Aadhar Front is not uploaded
 Image Aadhar Back is not uploaded
 Image Pan Front is not uploaded
 </x:t>
   </x:si>
   <x:si>
-    <x:t>AMRIK SINGH</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>KAUSER HUSSAIN</x:t>
   </x:si>
   <x:si>
     <x:t>AXVPK7352H</x:t>
   </x:si>
   <x:si>
     <x:t>PARDEEP KUMAR</x:t>
   </x:si>
   <x:si>
     <x:t>AVPPK1258G</x:t>
   </x:si>
   <x:si>
     <x:t>VINIL SINGHAL</x:t>
   </x:si>
   <x:si>
     <x:t>AGJPS3056R</x:t>
   </x:si>
   <x:si>
     <x:t>FARMAN ALI</x:t>
   </x:si>
   <x:si>
     <x:t>BKPPA3651K</x:t>
   </x:si>
   <x:si>
     <x:t>MANGTA HASAN</x:t>
@@ -208,65 +196,59 @@
   <x:si>
     <x:t>AZIPA9709P</x:t>
   </x:si>
   <x:si>
     <x:t>AJAY</x:t>
   </x:si>
   <x:si>
     <x:t>AAHFL4750B</x:t>
   </x:si>
   <x:si>
     <x:t>PARLADH YADAV</x:t>
   </x:si>
   <x:si>
     <x:t>AAIPY3829M</x:t>
   </x:si>
   <x:si>
     <x:t>SARVESH KUMAR AGGARWAL</x:t>
   </x:si>
   <x:si>
     <x:t>AGXPA6389F</x:t>
   </x:si>
   <x:si>
     <x:t>NEW VEHICLE</x:t>
   </x:si>
   <x:si>
-    <x:t>Test</x:t>
+    <x:t>AABBC1122S</x:t>
   </x:si>
   <x:si>
     <x:t>HRIDAY NARAYAN YADAV</x:t>
   </x:si>
   <x:si>
     <x:t>AAJPY3050B</x:t>
   </x:si>
   <x:si>
-    <x:t>HARJEET SINGH</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GANDHI TRADERS</x:t>
   </x:si>
   <x:si>
     <x:t>FFVPS9828R</x:t>
   </x:si>
   <x:si>
     <x:t>SATISH KUMAR</x:t>
   </x:si>
   <x:si>
     <x:t>GETPK2616M</x:t>
   </x:si>
   <x:si>
     <x:t>ANSHUL AGARWAL</x:t>
   </x:si>
   <x:si>
     <x:t>AZUPA1542L</x:t>
   </x:si>
   <x:si>
     <x:t>SHRIKANT</x:t>
   </x:si>
   <x:si>
     <x:t>CPUPS5016K</x:t>
   </x:si>
   <x:si>
     <x:t>HARI OM KUMAR</x:t>
@@ -343,74 +325,56 @@
   <x:si>
     <x:t>SARVJEET SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>FXPPS9117F</x:t>
   </x:si>
   <x:si>
     <x:t>GOVIND GUPTA</x:t>
   </x:si>
   <x:si>
     <x:t>ATUPG9884H</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOHD HARUN </x:t>
   </x:si>
   <x:si>
     <x:t>AYQPH8433G</x:t>
   </x:si>
   <x:si>
     <x:t>GURDEEP SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>FOFPS2244Q</x:t>
   </x:si>
   <x:si>
-    <x:t>MOHD AKRAM</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>JAVED</x:t>
   </x:si>
   <x:si>
     <x:t>AYKPJ0244M</x:t>
   </x:si>
   <x:si>
-    <x:t>ANIL JAISWAL</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>AMARJEET SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>IWIPS4509G</x:t>
   </x:si>
   <x:si>
     <x:t>OMPAL</x:t>
   </x:si>
   <x:si>
     <x:t>ACMPO3708P</x:t>
   </x:si>
   <x:si>
     <x:t>HARISH KUMAR JUNEJA</x:t>
   </x:si>
   <x:si>
     <x:t>AZDPK1809P</x:t>
   </x:si>
   <x:si>
     <x:t>GURNAAM SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>ECEPS2401F</x:t>
   </x:si>
   <x:si>
     <x:t>ALAMIK SINGH</x:t>
@@ -481,50 +445,53 @@
   <x:si>
     <x:t>SHAKIR HUSSAIN</x:t>
   </x:si>
   <x:si>
     <x:t>AYSPH2304Q</x:t>
   </x:si>
   <x:si>
     <x:t>DALJEET SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>GGYPS9310B</x:t>
   </x:si>
   <x:si>
     <x:t>SHAJIDA ANWAR</x:t>
   </x:si>
   <x:si>
     <x:t>BOJPA7171L</x:t>
   </x:si>
   <x:si>
     <x:t>HARDEEP SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>ARYPS0589D</x:t>
   </x:si>
   <x:si>
+    <x:t>SARFRAJ AHMAD</x:t>
+  </x:si>
+  <x:si>
     <x:t>AMXPA4965H</x:t>
   </x:si>
   <x:si>
     <x:t>JAKIR HUSAIN</x:t>
   </x:si>
   <x:si>
     <x:t>BCXPH3732A</x:t>
   </x:si>
   <x:si>
     <x:t>JISHAN</x:t>
   </x:si>
   <x:si>
     <x:t>BNUPJ3960N</x:t>
   </x:si>
   <x:si>
     <x:t>SOHAN SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>HPTPS1017A</x:t>
   </x:si>
   <x:si>
     <x:t>RAIS</x:t>
   </x:si>
   <x:si>
     <x:t>BMGPR4292C</x:t>
@@ -607,56 +574,50 @@
   <x:si>
     <x:t>SHRI HEMKUNT LOGISTICS</x:t>
   </x:si>
   <x:si>
     <x:t>ADXFS3415R</x:t>
   </x:si>
   <x:si>
     <x:t>ALAM</x:t>
   </x:si>
   <x:si>
     <x:t>CXOPA1166L</x:t>
   </x:si>
   <x:si>
     <x:t>SHAMIM AHMAD</x:t>
   </x:si>
   <x:si>
     <x:t>ASSPA2056N</x:t>
   </x:si>
   <x:si>
     <x:t>MOHAMMAD INAM</x:t>
   </x:si>
   <x:si>
     <x:t>AAUPI5395L</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RAVI VERMA </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>AMAAN KHAN</x:t>
   </x:si>
   <x:si>
     <x:t>KDFPK5427R</x:t>
   </x:si>
   <x:si>
     <x:t>ONKAR SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>GNFPS9891K</x:t>
   </x:si>
   <x:si>
     <x:t>GOVIND SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>BJLPS4358G</x:t>
   </x:si>
   <x:si>
     <x:t>RAJPREET SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>CXRPP9702N</x:t>
   </x:si>
   <x:si>
     <x:t>AJEEM</x:t>
@@ -805,647 +766,626 @@
   <x:si>
     <x:t>ATIK REHMAN</x:t>
   </x:si>
   <x:si>
     <x:t>ABLPU2940H</x:t>
   </x:si>
   <x:si>
     <x:t>MOHAMMAD NADEEM</x:t>
   </x:si>
   <x:si>
     <x:t>AMAPN7884R</x:t>
   </x:si>
   <x:si>
     <x:t>SARDAR KHAN</x:t>
   </x:si>
   <x:si>
     <x:t>CEZPK0257E</x:t>
   </x:si>
   <x:si>
     <x:t>DEEPA CHAUHAN</x:t>
   </x:si>
   <x:si>
     <x:t>CTHPD2177B</x:t>
   </x:si>
   <x:si>
+    <x:t>KHEM SINGH RAWAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFLPR1278M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAHADAT ALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DYDPA0476C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAVI YADAV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVRPK0688N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOHAMMAD FAROOQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACMPF6375K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAM BAHADUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPKPR0107B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GULAVINDRA SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGIPS2388A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAVIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGPPN7811N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JITENDER SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRCPS7727A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KULDEEP KAUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIMPK1837B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREM SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTKPS8242D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOHD IRSHAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJFPI9119N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DINESH KUMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRXPK7251N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAFIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCIPN1998R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHARAFAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOZPS3607J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEEPAK KUMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EACPK1049D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOHD SHAHRAJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTRPS5596F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMAN KUMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBSPK2970N</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ATIK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASEPA5315L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHAHZEB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFPPS9295H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KUNAL CHAUHAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGPC4555P</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARUNA CHAUHAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBYPC8681F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANKIT KHOSALA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BPSPK2598M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NADEEM AHMAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYMPA7998K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARVINDER SINGH SETHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUJPS0874M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRI SHYAM ROADWAYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRFS6984P</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAJU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSEPR1698G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHAFEEQ AHMAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATYPA0522A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOHAMMAD TAUSEEF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXTPT8094C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YOGESH JOSHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIEPJ3665J</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JAGMOHAN SINGH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUJPS3909D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YOGESH MAINI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJUPM4344A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHUPINDER SINGH NAGRA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACJPN9229P</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KHOOB LAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADKPL4945L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAKESH KUMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAKPK7406F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHARANJEET SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWJPS4813K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUTA SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOTPS4091N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIYAZ AHMAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DMHPA2975Q</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHAKIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FQXPS9229H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NASIR ALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZTPA8120F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNIL ASHTAVAKAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALWPA8959P</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAYA AGARWAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABAPA2326E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGEER AHMED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZOPA6820B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMSHER ALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNSPA0525N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOHD HANIF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFAPH4110F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARUN PRATAP SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CXNPS3931C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOHD YUNUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AHLPY2226N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAGDISH SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFQPS6380N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SATYENDRA TIWARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANMPT5503E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SURJEET SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIAPS7033B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHUBHAM GUPTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYBPG5030J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIKAS RAWAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLTPR0343C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NASEEM AHMAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLPA9032C</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RAMBHAROSELAL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>AARPL8645B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GULFAM ALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYTPA0593A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOHD RAZA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZIPR6940R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARVEEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSVPP0811C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UPKAR SINGH BAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPXPS2286G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NASIR HUSAIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEJPH7200N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMRAN ALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVIPA1649G</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIYPK7190H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAHENDRA PAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EWWPP6938Q</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHAKIL AHAMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVRPA6378L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAM AVTAR SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERNPS0910P</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHADAB ALI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRRPA8898K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEET SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAPPS0239D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANNO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GDGPS3935F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DALJIT SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPPS2266B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANINDER JEET SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FEBPS3086C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHARIK AHMAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVQPA9514H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUNNA LAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMPL5168K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MO AJIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CKSPA0504M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEVENDRA SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NNNPS9135K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAM PRASAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTYPP4920Q</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARGAT SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AHKPS3159D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARFARAJ AHMAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUFPA3329E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANKAJ TIWARI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARWPT1986H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEETA BHAURIYAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIVPB6650Q</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARUN SHUKLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERRPS3981N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NADEEM KHAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZWPK5004F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOHD WASEEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEPW8873C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARAVESH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUAPP8560E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SANDEEP KUMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLPK0718H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KULWANT SINGH SAINI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JVDPS0171P</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAMRUZZAMA TYAGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AWGPT1733R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHAGWANT SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IYZPS7844M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DARSHAN SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANSPS9349B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOOR MOHAMMAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAFPM5884R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KULDEEP SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAFPS1754L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAM PRASAD SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPLPS2475K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRFAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJZPI9465M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AARIF KHA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHCPK5282C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIKRAM SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQKPS8225B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NARENDRA KUMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRPPK0399F</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOMAL SINGH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NZEPS2860E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GURULAL SINGH BAJWA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVWPB8588E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANKAJ KUMAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDLPK7006N</x:t>
+  </x:si>
+  <x:si>
     <x:t>MOHD SHAKIR</x:t>
   </x:si>
   <x:si>
-    <x:t>EMCPS8358R</x:t>
-[...592 lines deleted...]
-  <x:si>
     <x:t>ARIPA1324N</x:t>
   </x:si>
   <x:si>
     <x:t>VAHID ALI</x:t>
   </x:si>
   <x:si>
     <x:t>BDXPA0293C</x:t>
   </x:si>
   <x:si>
     <x:t>SHER ALI</x:t>
   </x:si>
   <x:si>
     <x:t>CNSPA4489C</x:t>
   </x:si>
   <x:si>
     <x:t>GURNAM SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>CKUPS9884A</x:t>
   </x:si>
   <x:si>
     <x:t>TAUSEEF KHAN</x:t>
   </x:si>
   <x:si>
     <x:t>BQTPK3662G</x:t>
@@ -1544,56 +1484,50 @@
     <x:t>HARPREET SINGH JHAJ</x:t>
   </x:si>
   <x:si>
     <x:t>CQBPS3292P</x:t>
   </x:si>
   <x:si>
     <x:t>MOHD AFZAL</x:t>
   </x:si>
   <x:si>
     <x:t>AEZPA9009E</x:t>
   </x:si>
   <x:si>
     <x:t>DRFPK8629J</x:t>
   </x:si>
   <x:si>
     <x:t>MO SALIM</x:t>
   </x:si>
   <x:si>
     <x:t>QEGPS8005M</x:t>
   </x:si>
   <x:si>
     <x:t>SADDAM HUSAIN</x:t>
   </x:si>
   <x:si>
     <x:t>ALTPH2373K</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>AQIPA6373L</x:t>
   </x:si>
   <x:si>
     <x:t>NAUSHAD AHMED</x:t>
   </x:si>
   <x:si>
     <x:t>BNAPA2970B</x:t>
   </x:si>
   <x:si>
     <x:t>MUNAVVAR ALAM</x:t>
   </x:si>
   <x:si>
     <x:t>EQSPA5728M</x:t>
   </x:si>
   <x:si>
     <x:t>MANOJ KUMAR MISTRI</x:t>
   </x:si>
   <x:si>
     <x:t>DZAPM8995N</x:t>
   </x:si>
   <x:si>
     <x:t>LAKHAVINDER SINGH</x:t>
   </x:si>
   <x:si>
     <x:t>HDKPS9879B</x:t>
   </x:si>
@@ -1773,52 +1707,52 @@
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf/>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="PendingDocs" displayName="PendingDocs" ref="A1:C283" totalsRowShown="0">
-  <x:autoFilter ref="A1:C283"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="PendingDocs" displayName="PendingDocs" ref="A1:C271" totalsRowShown="0">
+  <x:autoFilter ref="A1:C271"/>
   <x:tableColumns count="3">
     <x:tableColumn id="1" name="Owner Name"/>
     <x:tableColumn id="2" name="Pan"/>
     <x:tableColumn id="3" name="Pending Documents" dataDxfId="0"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -2075,51 +2009,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C283"/>
+  <x:dimension ref="A1:C271"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:3" customFormat="1" ht="15.218096" customHeight="1">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A2" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
@@ -2174,147 +2108,147 @@
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A7" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A8" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="9" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
+    <x:row r="9" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A9" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A10" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="11" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
+    <x:row r="11" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A11" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A12" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A14" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
+    <x:row r="15" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A16" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="17" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
+    <x:row r="17" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A18" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
@@ -2504,92 +2438,92 @@
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A38" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
+    <x:row r="39" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A39" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A40" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A41" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="42" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
+    <x:row r="42" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A42" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A43" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A44" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
@@ -2889,185 +2823,185 @@
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A72" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A73" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="74" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
+    <x:row r="74" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A74" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A75" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A76" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A77" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A78" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A79" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="80" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
+    <x:row r="80" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A80" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A81" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A82" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A83" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A84" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A85" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A86" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A87" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A88" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>177</x:v>
@@ -3089,1063 +3023,1063 @@
     </x:row>
     <x:row r="90" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A90" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A91" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A92" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A93" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A94" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A95" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A96" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A97" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A98" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A99" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A100" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A101" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A102" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A103" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A104" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A105" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A106" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A107" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A108" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A109" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A110" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A111" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A112" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A113" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A114" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A115" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A116" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A117" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A118" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A119" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A120" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A121" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A122" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A123" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A124" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A125" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A126" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A127" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A128" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A129" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A130" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A131" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A132" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A133" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A134" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A135" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A136" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A137" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A138" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A139" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A140" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A141" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A142" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A143" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A144" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A145" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A146" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A147" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A148" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A149" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A150" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A151" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A152" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A153" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A154" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A155" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A156" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A157" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A158" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A159" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A160" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A161" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A162" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A163" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A164" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A165" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A166" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A167" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A168" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A169" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A170" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A171" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A172" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A173" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A174" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A175" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A176" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A177" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A178" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A179" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C179" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A180" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A181" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A182" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C182" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A183" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A184" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A185" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A186" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>372</x:v>
@@ -4200,502 +4134,502 @@
     </x:row>
     <x:row r="191" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A191" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A192" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A193" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A194" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A195" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C195" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A196" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C196" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A197" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C197" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A198" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C198" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A199" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C199" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A200" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C200" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A201" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C201" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A202" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C202" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A203" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C203" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A204" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C204" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A205" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C205" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A206" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C206" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A207" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C207" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A208" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C208" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A209" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C209" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A210" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C210" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A211" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C211" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A212" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C212" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A213" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C213" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A214" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C214" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A215" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C215" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A216" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C216" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A217" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C217" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A218" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C218" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A219" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C219" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A220" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C220" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A221" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C221" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A222" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C222" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A223" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C223" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A224" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C224" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A225" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C225" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A226" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C226" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A227" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C227" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A228" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C228" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A229" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C229" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A230" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C230" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A231" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C231" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A232" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C232" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A233" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C233" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A234" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C234" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A235" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C235" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A236" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>470</x:v>
@@ -4728,518 +4662,386 @@
     </x:row>
     <x:row r="239" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A239" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C239" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A240" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C240" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A241" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C241" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A242" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C242" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A243" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C243" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A244" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C244" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A245" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C245" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A246" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C246" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A247" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C247" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A248" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C248" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A249" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C249" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A250" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C250" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A251" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C251" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A252" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C252" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A253" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C253" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="254" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
+    <x:row r="254" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A254" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C254" s="1" t="s">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A255" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C255" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A256" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C256" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A257" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C257" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A258" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C258" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A259" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C259" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A260" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C260" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="261" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
+    <x:row r="261" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A261" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C261" s="1" t="s">
-        <x:v>5</x:v>
-[...2 lines deleted...]
-    <x:row r="262" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="262" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A262" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C262" s="1" t="s">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A263" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C263" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="264" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
+    <x:row r="264" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A264" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C264" s="1" t="s">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A265" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C265" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="266" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
+    <x:row r="266" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A266" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C266" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A267" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C267" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A268" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C268" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A269" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C269" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
-    <x:row r="270" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
+    <x:row r="270" spans="1:3" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A270" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C270" s="1" t="s">
-        <x:v>5</x:v>
+        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:3" customFormat="1" ht="60.872385" customHeight="1">
       <x:c r="A271" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C271" s="1" t="s">
-        <x:v>5</x:v>
-[...130 lines deleted...]
-      <x:c r="C283" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>