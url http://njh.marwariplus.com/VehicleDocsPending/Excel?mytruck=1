--- v0 (2025-11-05)
+++ v1 (2026-10-12)
@@ -1,307 +1,344 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab223f6fe2424379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/352b63b492724414a3bf1d2c755a73d9.psmdcp" Id="Rf1aa0d4e74b24fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46c6c1dbe26d4aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f4e1ed99a3c4a90bff14d98f1474814.psmdcp" Id="Rcf8e8f7b8efe47df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Pending Docs" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <x:si>
     <x:t>Vehicle No</x:t>
   </x:si>
   <x:si>
     <x:t>Pending Documents</x:t>
   </x:si>
   <x:si>
     <x:t>UK08CA3636</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Image 2 Permit 5 year is not uploaded
 </x:t>
   </x:si>
   <x:si>
     <x:t>UK08CA4433</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Image Permit 1 is not uploaded
-[...86 lines deleted...]
-    <x:t>DUMMY1</x:t>
+    <x:t>PB11CN2319</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Image Permit 1 is not uploaded
 Image Permit 5 is not uploaded
 Image 2 Permit 5 year is not uploaded
 Image Road Tax is not uploaded
-</x:t>
-[...2 lines deleted...]
-    <x:t>UK08CA 3425</x:t>
+Image Insurance is not uploaded
+Image Pollution is not uploaded
+Image Fitness is not uploaded
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CB2803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CB2824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CB2827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CB2823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CB2804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CB2792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58B4746</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Image Road Tax is not uploaded
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA6465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA3625</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Image Permit 1 is not uploaded
+Image 2 Permit 5 year is not uploaded
+Image Fitness is not uploaded
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA2881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA6500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA3048</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Image Rc is not uploaded
 Image Permit 1 is not uploaded
+Image Permit 5 is not uploaded
 Image 2 Permit 5 year is not uploaded
+Image Road Tax is not uploaded
+Image Insurance is not uploaded
+Image Pollution is not uploaded
 Image Fitness is not uploaded
 </x:t>
   </x:si>
   <x:si>
-    <x:t>HR58D5907</x:t>
+    <x:t>PB23T1425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB11CJ0925</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Image 2 Permit 5 year is not uploaded
+Image Fitness is not uploaded
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CB1390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB23T2325</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Image Permit 1 is not uploaded
+Image 2 Permit 5 year is not uploaded
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB23T0325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CB1125</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Image 2 Permit 5 year is not uploaded
+Image Pollution is not uploaded
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA 0925 COUNTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Image Fitness is not uploaded
 </x:t>
   </x:si>
   <x:si>
+    <x:t>UK08CA3125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58B2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB23T2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB23T2215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA3225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA8972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA2425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA4629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA2725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB23T2125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA2225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR56A6465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUMMY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Image Permit 1 is not uploaded
+Image Permit 5 is not uploaded
+Image 2 Permit 5 year is not uploaded
+Image Road Tax is not uploaded
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UK08CA 3425</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Image Rc is not uploaded
+Image 2 Permit 5 year is not uploaded
+</x:t>
+  </x:si>
+  <x:si>
     <x:t>HR58D7581</x:t>
   </x:si>
   <x:si>
     <x:t>HR58D1025</x:t>
   </x:si>
   <x:si>
     <x:t>HR58D0925</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>HR58D9525</x:t>
   </x:si>
   <x:si>
     <x:t>UK08AB7125</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Image Rc is not uploaded
 Image Permit 1 is not uploaded
 Image Permit 5 is not uploaded
 Image 2 Permit 5 year is not uploaded
 Image Road Tax is not uploaded
 Image Fitness is not uploaded
 </x:t>
   </x:si>
   <x:si>
-    <x:t>UK08AW-2525</x:t>
+    <x:t>UK08AM8200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Image Permit 1 is not uploaded
 Image Permit 5 is not uploaded
 Image 2 Permit 5 year is not uploaded
 Image Road Tax is not uploaded
 Image Fitness is not uploaded
 </x:t>
   </x:si>
   <x:si>
+    <x:t>UK08AW-2525</x:t>
+  </x:si>
+  <x:si>
     <x:t>UK08AY6565</x:t>
   </x:si>
   <x:si>
-    <x:t>HR58D0666</x:t>
-[...20 lines deleted...]
-    <x:t>HR58E1725</x:t>
+    <x:t xml:space="preserve">Image Permit 1 is not uploaded
+Image Permit 5 is not uploaded
+Image 2 Permit 5 year is not uploaded
+Image Road Tax is not uploaded
+Image Pollution is not uploaded
+Image Fitness is not uploaded
+</x:t>
   </x:si>
   <x:si>
     <x:t>UK08BG2500</x:t>
   </x:si>
   <x:si>
     <x:t>HR58E0725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E0825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E3025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E4525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E5425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E4825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E5025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E8525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E8325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E3625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58E7925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58F1225</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Image Pollution is not uploaded
 Image Fitness is not uploaded
 </x:t>
   </x:si>
   <x:si>
-    <x:t>HR58E0825</x:t>
-[...33 lines deleted...]
-    <x:t>HR58E7925</x:t>
+    <x:t>HR58F2225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58F5825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58F1925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58F0525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HR58F0625</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -331,52 +368,52 @@
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="2">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs count="1">
     <x:dxf/>
   </x:dxfs>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="PendingDocs" displayName="PendingDocs" ref="A1:B57" totalsRowShown="0">
-  <x:autoFilter ref="A1:B57"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="PendingDocs" displayName="PendingDocs" ref="A1:B62" totalsRowShown="0">
+  <x:autoFilter ref="A1:B62"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Vehicle No"/>
     <x:tableColumn id="2" name="Pending Documents" dataDxfId="0"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -632,515 +669,555 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B57"/>
+  <x:dimension ref="A1:B62"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2" customFormat="1" ht="15.218096" customHeight="1">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+    <x:row r="3" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B3" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:2" customFormat="1" ht="121.74477" customHeight="1">
+      <x:c r="A4" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A4" s="0" t="s">
+      <x:c r="B4" s="1" t="s">
         <x:v>6</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
-    <x:row r="7" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+    <x:row r="7" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A7" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+      <x:c r="A8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A8" s="0" t="s">
+      <x:c r="B8" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+      <x:c r="A9" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="B8" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A9" s="0" t="s">
+      <x:c r="B9" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+      <x:c r="A10" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="B9" s="1" t="s">
+      <x:c r="B10" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+      <x:c r="A11" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A10" s="0" t="s">
+      <x:c r="B11" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="B10" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A11" s="0" t="s">
+    </x:row>
+    <x:row r="12" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+      <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="B11" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A12" s="0" t="s">
+      <x:c r="B12" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:2" customFormat="1" ht="60.872385" customHeight="1">
+      <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B12" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A13" s="0" t="s">
+      <x:c r="B13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="B13" s="1" t="s">
-[...3 lines deleted...]
-    <x:row r="14" spans="1:2" customFormat="1" ht="60.872385" customHeight="1">
+    </x:row>
+    <x:row r="14" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A14" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A15" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+    <x:row r="16" spans="1:2" customFormat="1" ht="136.962866" customHeight="1">
       <x:c r="A16" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>3</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A17" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
-    <x:row r="18" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+    <x:row r="18" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A18" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>3</x:v>
-[...2 lines deleted...]
-    <x:row r="19" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A19" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A20" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>5</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>5</x:v>
-[...2 lines deleted...]
-    <x:row r="22" spans="1:2" customFormat="1" ht="60.872385" customHeight="1">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A22" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A23" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>3</x:v>
-[...2 lines deleted...]
-    <x:row r="24" spans="1:2" customFormat="1" ht="76.090481" customHeight="1">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A24" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>31</x:v>
-[...2 lines deleted...]
-    <x:row r="25" spans="1:2" customFormat="1" ht="76.090481" customHeight="1">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A25" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-    <x:row r="26" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A26" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="27" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A28" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="29" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:2" customFormat="1" ht="121.74477" customHeight="1">
       <x:c r="A29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A30" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A32" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="33" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="34" spans="1:2" customFormat="1" ht="106.526674" customHeight="1">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A34" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:2" customFormat="1" ht="136.962866" customHeight="1">
+      <x:c r="A35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A35" s="0" t="s">
+      <x:c r="B35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:2" customFormat="1" ht="76.090481" customHeight="1">
+      <x:c r="A36" s="0" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...6 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
-    <x:row r="37" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+    <x:row r="37" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A37" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A38" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="41" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:2" customFormat="1" ht="106.526674" customHeight="1">
       <x:c r="A41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="42" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:2" customFormat="1" ht="91.308578" customHeight="1">
       <x:c r="A42" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="43" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:2" customFormat="1" ht="91.308578" customHeight="1">
       <x:c r="A43" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="44" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:2" customFormat="1" ht="106.526674" customHeight="1">
       <x:c r="A44" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:2" customFormat="1" ht="91.308578" customHeight="1">
       <x:c r="A45" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>46</x:v>
-[...2 lines deleted...]
-    <x:row r="46" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A46" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-    <x:row r="47" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A47" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-    <x:row r="48" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A48" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-    <x:row r="49" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A49" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A50" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="51" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A51" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-    <x:row r="52" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A52" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A53" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-    <x:row r="54" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A54" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-    <x:row r="55" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A55" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-    <x:row r="56" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:2" customFormat="1" ht="30.436193" customHeight="1">
       <x:c r="A56" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
       <x:c r="A57" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+      <x:c r="A58" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+      <x:c r="A59" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+      <x:c r="A60" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+      <x:c r="A61" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:2" customFormat="1" ht="45.654289" customHeight="1">
+      <x:c r="A62" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>72</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>